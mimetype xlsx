--- v0 (2026-02-18)
+++ v1 (2026-04-15)
@@ -121,51 +121,51 @@
   <si>
     <t>CENTRO DE SALUD SAN ALEJANDRO</t>
   </si>
   <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>ANA CAROLINA PIMENTEL ESTEBAN</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>00184979</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>18/02/2026 15:34:53</t>
+    <t>15/04/2026 13:24:50</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - CENTRO DE SALUD SAN ALEJANDRO</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
     <t>HEMOGLOBINA - SIN RESULTADO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +657,51 @@
       <c r="C2" s="2">
         <v>63741076</v>
       </c>
       <c r="D2" s="2">
         <v>13</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G2" s="2">
         <v>6</v>
       </c>
       <c r="H2" s="2">
         <v>1</v>
       </c>
       <c r="I2" s="2">
         <v>85018</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="2">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O2" s="2">
         <v>32702</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="R2" s="2" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>