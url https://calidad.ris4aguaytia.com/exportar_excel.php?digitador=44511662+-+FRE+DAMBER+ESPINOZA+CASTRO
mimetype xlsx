--- v2 (2026-08-17)
+++ v3 (2026-10-16)
@@ -70,156 +70,156 @@
   <si>
     <t>Valor Lab</t>
   </si>
   <si>
     <t>Resultado</t>
   </si>
   <si>
     <t>Tipo Error</t>
   </si>
   <si>
     <t>Observación</t>
   </si>
   <si>
     <t>Código Único</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>MicroRed</t>
   </si>
   <si>
     <t>Establecimiento</t>
   </si>
   <si>
+    <t>4/23/2026</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>CED</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>NULL</t>
+  </si>
+  <si>
+    <t>SUPLEMENTACION - LAB VACIO</t>
+  </si>
+  <si>
+    <t>El valor lab en 99199.17 está vacío</t>
+  </si>
+  <si>
+    <t>AGUAYTIA</t>
+  </si>
+  <si>
+    <t>SANTA ROSA DE AGUAYTIA</t>
+  </si>
+  <si>
+    <t>4/20/2026</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>4/27/2026</t>
+  </si>
+  <si>
+    <t>5/31/2026</t>
+  </si>
+  <si>
+    <t>CRED - MENOR DE 12 MESES</t>
+  </si>
+  <si>
+    <t>Edad no corresponde a controles de menor de 12 meses</t>
+  </si>
+  <si>
+    <t>PUESTO DE SALUD VALLE DE SION</t>
+  </si>
+  <si>
     <t>5/19/2026</t>
   </si>
   <si>
-    <t>A</t>
-[...29 lines deleted...]
-    <t>4/20/2026</t>
+    <t>7/17/2026</t>
   </si>
   <si>
     <t>HEMOGLOBINA - SIN RESULTADO</t>
   </si>
   <si>
     <t>Dosajes de Hb sin resultado registrado</t>
   </si>
   <si>
-    <t>7/17/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1/29/2026</t>
   </si>
   <si>
-    <t>M</t>
-[...13 lines deleted...]
-  <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>FRE DAMBER ESPINOZA CASTRO</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>17/08/2026 11:07:17</t>
+    <t>16/10/2026 09:51:12</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - SANTA ROSA DE AGUAYTIA</t>
   </si>
   <si>
     <t xml:space="preserve">  - PUESTO DE SALUD VALLE DE SION</t>
   </si>
   <si>
     <t xml:space="preserve">  - AGUAYTIA</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
+    <t>SUPLEMENTACION - LAB VACIO:</t>
+  </si>
+  <si>
     <t>CRED - MENOR DE 12 MESES:</t>
   </si>
   <si>
     <t>HEMOGLOBINA - SIN RESULTADO:</t>
-  </si>
-[...1 lines deleted...]
-    <t>SUPLEMENTACION - LAB VACIO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -675,475 +675,475 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="2">
-        <v>94245214</v>
+        <v>94096752</v>
       </c>
       <c r="D2" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G2" s="2">
+        <v>104</v>
+      </c>
+      <c r="H2" s="2">
         <v>1</v>
       </c>
-      <c r="H2" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I2" s="2">
-        <v>99381</v>
+        <v>99199.17</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="2">
-        <v>1</v>
+      <c r="K2" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="L2" s="2"/>
       <c r="M2" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="O2" s="2">
         <v>5411</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q2" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R2" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C3" s="2">
-        <v>94649281</v>
+        <v>94288388</v>
       </c>
       <c r="D3" s="2">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="2">
-        <v>2</v>
+        <v>56</v>
       </c>
       <c r="H3" s="2">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="I3" s="2">
-        <v>99381</v>
+        <v>99199.17</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="L3" s="2"/>
       <c r="M3" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="O3" s="2">
-        <v>30639</v>
+        <v>5411</v>
       </c>
       <c r="P3" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q3" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R3" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="2">
-        <v>94622242</v>
+        <v>93665473</v>
       </c>
       <c r="D4" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="2">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="H4" s="2">
         <v>1</v>
       </c>
       <c r="I4" s="2">
-        <v>85018</v>
+        <v>99199.17</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L4" s="2"/>
       <c r="M4" s="2" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="N4" s="2" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="O4" s="2">
-        <v>5395</v>
+        <v>5411</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q4" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R4" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C5" s="2">
-        <v>82152019</v>
+        <v>94649281</v>
       </c>
       <c r="D5" s="2">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H5" s="2">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="I5" s="2">
-        <v>85018.01</v>
+        <v>99381</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K5" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K5" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" s="2"/>
       <c r="M5" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N5" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O5" s="2">
-        <v>5411</v>
+        <v>30639</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q5" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R5" s="2" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C6" s="2">
-        <v>94531242</v>
+        <v>94245214</v>
       </c>
       <c r="D6" s="2">
         <v>1</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2">
-        <v>259</v>
+        <v>1</v>
       </c>
       <c r="H6" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I6" s="2">
-        <v>85018</v>
+        <v>99381</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K6" s="2">
         <v>1</v>
       </c>
-      <c r="L6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L6" s="2"/>
       <c r="M6" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O6" s="2">
-        <v>5395</v>
+        <v>5411</v>
       </c>
       <c r="P6" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q6" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R6" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C7" s="2">
-        <v>94288388</v>
+        <v>82152019</v>
       </c>
       <c r="D7" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="2">
-        <v>56</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="I7" s="2">
-        <v>99199.17</v>
+        <v>85018.01</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="2"/>
+      <c r="K7" s="2">
+        <v>2</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>22</v>
+      </c>
       <c r="M7" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O7" s="2">
         <v>5411</v>
       </c>
       <c r="P7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C8" s="2">
-        <v>93665473</v>
+        <v>94531242</v>
       </c>
       <c r="D8" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="2">
-        <v>102</v>
+        <v>259</v>
       </c>
       <c r="H8" s="2">
         <v>1</v>
       </c>
       <c r="I8" s="2">
-        <v>99199.17</v>
+        <v>85018</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L8" s="2"/>
+      <c r="K8" s="2">
+        <v>1</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>22</v>
+      </c>
       <c r="M8" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O8" s="2">
-        <v>5411</v>
+        <v>5395</v>
       </c>
       <c r="P8" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q8" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="C9" s="2">
-        <v>94096752</v>
+        <v>94622242</v>
       </c>
       <c r="D9" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="2">
-        <v>104</v>
+        <v>76</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
       <c r="I9" s="2">
-        <v>99199.17</v>
+        <v>85018</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="L9" s="2"/>
+        <v>22</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>22</v>
+      </c>
       <c r="M9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O9" s="2">
-        <v>5411</v>
+        <v>5395</v>
       </c>
       <c r="P9" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q9" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1201,59 +1201,59 @@
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>