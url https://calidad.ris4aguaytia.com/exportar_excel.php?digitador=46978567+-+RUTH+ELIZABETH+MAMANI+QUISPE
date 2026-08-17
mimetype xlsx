--- v0 (2026-02-18)
+++ v1 (2026-08-17)
@@ -70,93 +70,93 @@
   <si>
     <t>Valor Lab</t>
   </si>
   <si>
     <t>Resultado</t>
   </si>
   <si>
     <t>Tipo Error</t>
   </si>
   <si>
     <t>Observación</t>
   </si>
   <si>
     <t>Código Único</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>MicroRed</t>
   </si>
   <si>
     <t>Establecimiento</t>
   </si>
   <si>
-    <t>11/28/2025</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
-    <t>S19</t>
+    <t>S30</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>NULL</t>
   </si>
   <si>
     <t>HEMOGLOBINA - SIN RESULTADO</t>
   </si>
   <si>
     <t>Dosajes de Hb sin resultado registrado</t>
   </si>
   <si>
     <t>AGUAYTIA</t>
   </si>
   <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>RUTH ELIZABETH MAMANI QUISPE</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>18/02/2026 17:19:19</t>
+    <t>17/08/2026 11:08:23</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - AGUAYTIA</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
     <t>HEMOGLOBINA - SIN RESULTADO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,75 +624,75 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="2">
-        <v>61398662</v>
+        <v>61056392</v>
       </c>
       <c r="D2" s="2">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G2" s="2">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="H2" s="2">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I2" s="2">
         <v>85018</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O2" s="2">
         <v>5395</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R2" s="2" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>