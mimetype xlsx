--- v2 (2026-08-17)
+++ v3 (2026-10-16)
@@ -133,51 +133,51 @@
   <si>
     <t>MATERNO - VISITA DOMICILIARIA</t>
   </si>
   <si>
     <t>Visitas a gestantes con lab vacío - Plan de Parto</t>
   </si>
   <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>DENISLEY FLOR FLORES GARGATE</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>17/08/2026 11:07:32</t>
+    <t>16/10/2026 09:51:43</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - CENTRO DE SALUD SAN ALEJANDRO</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
     <t>HEMOGLOBINA - SIN RESULTADO:</t>
   </si>
   <si>
     <t>MATERNO - VISITA DOMICILIARIA:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>