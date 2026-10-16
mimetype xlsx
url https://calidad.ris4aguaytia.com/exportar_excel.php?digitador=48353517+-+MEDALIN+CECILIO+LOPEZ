--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -118,51 +118,51 @@
   <si>
     <t>SAN ALEJANDRO</t>
   </si>
   <si>
     <t>PUESTO DE SALUD NUEVA FLORIDA</t>
   </si>
   <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>MEDALIN CECILIO LOPEZ</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>17/08/2026 11:05:55</t>
+    <t>16/10/2026 09:51:14</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - PUESTO DE SALUD NUEVA FLORIDA</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
     <t>MATERNO - CONTROL PRENATAL:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>