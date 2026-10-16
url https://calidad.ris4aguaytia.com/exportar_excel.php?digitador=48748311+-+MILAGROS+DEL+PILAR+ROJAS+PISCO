--- v2 (2026-08-17)
+++ v3 (2026-10-16)
@@ -91,114 +91,114 @@
   <si>
     <t>Establecimiento</t>
   </si>
   <si>
     <t>8/5/2026</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>CED</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>CRED - RECIEN NACIDO</t>
   </si>
   <si>
     <t>Edad no corresponde a controles de RN</t>
   </si>
   <si>
     <t>AGUAYTIA</t>
   </si>
   <si>
+    <t>7/25/2026</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>NULL</t>
+  </si>
+  <si>
+    <t>SUPLEMENTACION - LAB VACIO</t>
+  </si>
+  <si>
+    <t>El valor lab en 99199.17 está vacío</t>
+  </si>
+  <si>
+    <t>6/19/2026</t>
+  </si>
+  <si>
     <t>3/11/2026</t>
   </si>
   <si>
-    <t>NULL</t>
-[...1 lines deleted...]
-  <si>
     <t>HEMOGLOBINA - SIN RESULTADO</t>
   </si>
   <si>
     <t>Dosajes de Hb sin resultado registrado</t>
   </si>
   <si>
-    <t>6/19/2026</t>
-[...13 lines deleted...]
-  <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>MILAGROS DEL PILAR ROJAS PISCO</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>17/08/2026 11:07:29</t>
+    <t>16/10/2026 09:52:02</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - AGUAYTIA</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
     <t>CRED - RECIEN NACIDO:</t>
   </si>
   <si>
+    <t>SUPLEMENTACION - LAB VACIO:</t>
+  </si>
+  <si>
     <t>HEMOGLOBINA - SIN RESULTADO:</t>
-  </si>
-[...1 lines deleted...]
-    <t>SUPLEMENTACION - LAB VACIO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -762,192 +762,192 @@
       </c>
       <c r="N3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="O3" s="2">
         <v>5395</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="2">
-        <v>94378663</v>
+        <v>94116140</v>
       </c>
       <c r="D4" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="2">
-        <v>1</v>
+        <v>102</v>
       </c>
       <c r="H4" s="2">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="I4" s="2">
-        <v>85018.01</v>
+        <v>99199.17</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4" s="2"/>
       <c r="M4" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N4" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O4" s="2">
         <v>5395</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C5" s="2">
         <v>93644245</v>
       </c>
       <c r="D5" s="2">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
         <v>5</v>
       </c>
       <c r="H5" s="2">
         <v>20</v>
       </c>
       <c r="I5" s="2">
         <v>99199.17</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L5" s="2"/>
       <c r="M5" s="2" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="O5" s="2">
         <v>5395</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C6" s="2">
-        <v>94116140</v>
+        <v>94378663</v>
       </c>
       <c r="D6" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2">
-        <v>102</v>
+        <v>1</v>
       </c>
       <c r="H6" s="2">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="I6" s="2">
-        <v>99199.17</v>
+        <v>85018.01</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K6" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="2"/>
+      <c r="K6" s="2">
+        <v>1</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="M6" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="O6" s="2">
         <v>5395</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -1012,59 +1012,59 @@
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>