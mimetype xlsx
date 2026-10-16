--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -94,213 +94,213 @@
   <si>
     <t>6/13/2026</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>M26</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>CRED - RECIEN NACIDO</t>
   </si>
   <si>
     <t>Edad no corresponde a controles de RN</t>
   </si>
   <si>
     <t>AGUAYTIA</t>
   </si>
   <si>
     <t>SANTA ANA</t>
   </si>
   <si>
+    <t>6/14/2026</t>
+  </si>
+  <si>
+    <t>M18</t>
+  </si>
+  <si>
+    <t>NULL</t>
+  </si>
+  <si>
+    <t>SUPLEMENTACION - LAB VACIO</t>
+  </si>
+  <si>
+    <t>El valor lab en 99199.17 está vacío</t>
+  </si>
+  <si>
+    <t>5/22/2026</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>M36</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>MENTAL - CONSEJERIA LAB DIFERENTE</t>
+  </si>
+  <si>
+    <t>Las Consejerías llevan lab numerico o en algunos casos vacío</t>
+  </si>
+  <si>
+    <t>HUIPOCA</t>
+  </si>
+  <si>
+    <t>6/1/2026</t>
+  </si>
+  <si>
+    <t>M5</t>
+  </si>
+  <si>
+    <t>F510</t>
+  </si>
+  <si>
+    <t>SALUD MENTAL - DIAGNOSTICO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dx por otro profesional </t>
+  </si>
+  <si>
+    <t>PUESTO DE SALUD VALLE DE SION</t>
+  </si>
+  <si>
+    <t>6/15/2026</t>
+  </si>
+  <si>
+    <t>CRED - SIN PESO Y TALLA</t>
+  </si>
+  <si>
+    <t>CRED no tiene registrado el peso y la talla de la atención</t>
+  </si>
+  <si>
+    <t>6/17/2026</t>
+  </si>
+  <si>
+    <t>M10</t>
+  </si>
+  <si>
+    <t>HEMOGLOBINA - SIN RESULTADO</t>
+  </si>
+  <si>
+    <t>Dosajes de Hb sin resultado registrado</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>M42</t>
+  </si>
+  <si>
     <t>6/23/2026</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>D509</t>
   </si>
   <si>
-    <t>NULL</t>
-[...1 lines deleted...]
-  <si>
     <t>ANEMIA - EN VISITA</t>
   </si>
   <si>
     <t>Anemia Definitva en visita domiciliaria</t>
   </si>
   <si>
-    <t>HUIPOCA</t>
-[...37 lines deleted...]
-  <si>
     <t>6/6/2026</t>
   </si>
   <si>
     <t>ANEMIA - SUPLEMENTO FUERA DEL D509</t>
   </si>
   <si>
     <t>Tiene anemia en su Resultado de Hb y fue suplementado preventivamente</t>
   </si>
   <si>
-    <t>6/14/2026</t>
-[...37 lines deleted...]
-  <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>MIRELLA MELISSA NOTENO JAUREGUI</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>17/08/2026 11:05:53</t>
+    <t>16/10/2026 09:51:30</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - SANTA ANA</t>
   </si>
   <si>
     <t xml:space="preserve">  - HUIPOCA</t>
   </si>
   <si>
     <t xml:space="preserve">  - PUESTO DE SALUD VALLE DE SION</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
     <t>CRED - RECIEN NACIDO:</t>
   </si>
   <si>
+    <t>SUPLEMENTACION - LAB VACIO:</t>
+  </si>
+  <si>
+    <t>MENTAL - CONSEJERIA LAB DIFERENTE:</t>
+  </si>
+  <si>
+    <t>SALUD MENTAL - DIAGNOSTICO:</t>
+  </si>
+  <si>
+    <t>CRED - SIN PESO Y TALLA:</t>
+  </si>
+  <si>
+    <t>HEMOGLOBINA - SIN RESULTADO:</t>
+  </si>
+  <si>
     <t>ANEMIA - EN VISITA:</t>
   </si>
   <si>
-    <t>CRED - SIN PESO Y TALLA:</t>
-[...4 lines deleted...]
-  <si>
     <t>ANEMIA - SUPLEMENTO FUERA DEL D509:</t>
-  </si>
-[...7 lines deleted...]
-    <t>SALUD MENTAL - DIAGNOSTICO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -864,480 +864,480 @@
       </c>
       <c r="N3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="O3" s="2">
         <v>5410</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="2">
-        <v>94383570</v>
+        <v>94441341</v>
       </c>
       <c r="D4" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H4" s="2">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>8</v>
+      </c>
+      <c r="I4" s="2">
+        <v>99199.17</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L4" s="2"/>
       <c r="M4" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="N4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" s="2">
-        <v>5400</v>
+        <v>5410</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R4" s="2" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="2">
+        <v>62909272</v>
+      </c>
+      <c r="D5" s="2">
+        <v>14</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C5" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="G5" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H5" s="2">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I5" s="2">
-        <v>99381.01</v>
+        <v>99402.09</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K5" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K5" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" s="2"/>
       <c r="M5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="2">
-        <v>30639</v>
+        <v>5400</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="2">
-        <v>93374770</v>
+        <v>33816886</v>
       </c>
       <c r="D6" s="2">
-        <v>3</v>
+        <v>54</v>
       </c>
       <c r="E6" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>2</v>
       </c>
-      <c r="I6" s="2">
-        <v>85018.01</v>
+      <c r="I6" s="2" t="s">
+        <v>40</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K6" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K6" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="2"/>
       <c r="M6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="2">
-        <v>5410</v>
+        <v>30639</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R6" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" s="2">
-        <v>47509730</v>
+        <v>94664079</v>
       </c>
       <c r="D7" s="2">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G7" s="2">
         <v>5</v>
       </c>
       <c r="H7" s="2">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="I7" s="2">
-        <v>85018</v>
+        <v>99381.01</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K7" s="2" t="s">
-        <v>29</v>
+      <c r="K7" s="2">
+        <v>3</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O7" s="2">
-        <v>5400</v>
+        <v>30639</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R7" s="2" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C8" s="2">
-        <v>93867485</v>
+        <v>47509730</v>
       </c>
       <c r="D8" s="2">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G8" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H8" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I8" s="2">
-        <v>99199.17</v>
+        <v>85018</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K8" s="2">
-[...3 lines deleted...]
-        <v>8.4</v>
+      <c r="K8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O8" s="2">
-        <v>30639</v>
+        <v>5400</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R8" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C9" s="2">
-        <v>94441341</v>
+        <v>93374770</v>
       </c>
       <c r="D9" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I9" s="2">
-        <v>99199.17</v>
+        <v>85018.01</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="2"/>
+      <c r="K9" s="2">
+        <v>1</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="M9" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N9" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="O9" s="2">
         <v>5410</v>
       </c>
       <c r="P9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="2">
-        <v>62909272</v>
+        <v>94383570</v>
       </c>
       <c r="D10" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G10" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H10" s="2">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>99402.09</v>
+        <v>17</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="L10" s="2"/>
       <c r="M10" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N10" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O10" s="2">
         <v>5400</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R10" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="2">
-        <v>33816886</v>
+        <v>93867485</v>
       </c>
       <c r="D11" s="2">
-        <v>54</v>
+        <v>2</v>
       </c>
       <c r="E11" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H11" s="2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>7</v>
+      </c>
+      <c r="I11" s="2">
+        <v>99199.17</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L11" s="2"/>
+      <c r="K11" s="2">
+        <v>1</v>
+      </c>
+      <c r="L11" s="2">
+        <v>8.4</v>
+      </c>
       <c r="M11" s="2" t="s">
         <v>59</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>60</v>
       </c>
       <c r="O11" s="2">
         <v>30639</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R11" s="2" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
@@ -1416,67 +1416,67 @@
       <c r="B14">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>74</v>
       </c>
       <c r="B15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>75</v>
       </c>
       <c r="B16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>78</v>
       </c>
       <c r="B19">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>79</v>
       </c>
       <c r="B20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>