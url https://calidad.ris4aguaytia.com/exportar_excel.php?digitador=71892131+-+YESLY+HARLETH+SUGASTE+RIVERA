--- v0 (2026-02-18)
+++ v1 (2026-04-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Observaciones" sheetId="1" r:id="rId4"/>
     <sheet name="Resumen" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>Fecha Atención</t>
   </si>
   <si>
     <t>DNI Paciente</t>
   </si>
   <si>
     <t>Edad</t>
   </si>
   <si>
     <t>Tipo Edad</t>
   </si>
   <si>
     <t>Lote</t>
   </si>
   <si>
     <t>N° Página</t>
   </si>
   <si>
     <t>N° Registro</t>
   </si>
   <si>
@@ -70,102 +70,126 @@
   <si>
     <t>Valor Lab</t>
   </si>
   <si>
     <t>Resultado</t>
   </si>
   <si>
     <t>Tipo Error</t>
   </si>
   <si>
     <t>Observación</t>
   </si>
   <si>
     <t>Código Único</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>MicroRed</t>
   </si>
   <si>
     <t>Establecimiento</t>
   </si>
   <si>
-    <t>6/18/2025</t>
+    <t>3/16/2026</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>CED</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
-    <t>CED</t>
-[...1 lines deleted...]
-  <si>
     <t>NULL</t>
   </si>
   <si>
-    <t>NIÑO - TAMIZAJE NEONATAL</t>
-[...2 lines deleted...]
-    <t>Tipo de diagnostico  Definitivo con lab vacio</t>
+    <t>HEMOGLOBINA - SIN RESULTADO</t>
+  </si>
+  <si>
+    <t>Dosajes de Hb sin resultado registrado</t>
   </si>
   <si>
     <t>AGUAYTIA</t>
   </si>
   <si>
+    <t>SANTA ROSA DE AGUAYTIA</t>
+  </si>
+  <si>
+    <t>1/2/2026</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>SUPLEMENTACION - LAB VACIO</t>
+  </si>
+  <si>
+    <t>El valor lab en 99199.17 está vacío</t>
+  </si>
+  <si>
+    <t>3/30/2026</t>
+  </si>
+  <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>YESLY HARLETH SUGASTE RIVERA</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>18/02/2026 15:35:08</t>
+    <t>15/04/2026 13:25:32</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
-    <t xml:space="preserve">  - AGUAYTIA</t>
+    <t xml:space="preserve">  - SANTA ROSA DE AGUAYTIA</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
-    <t>NIÑO - TAMIZAJE NEONATAL:</t>
+    <t>HEMOGLOBINA - SIN RESULTADO:</t>
+  </si>
+  <si>
+    <t>SUPLEMENTACION - LAB VACIO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -529,54 +553,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R2"/>
+  <dimension ref="A1:R5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R2"/>
+      <selection activeCell="A1" sqref="A1:R5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="10" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="40" customWidth="true" style="0"/>
     <col min="15" max="15" width="12" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
@@ -621,185 +645,357 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="2">
-        <v>94281674</v>
+        <v>93978492</v>
       </c>
       <c r="D2" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G2" s="2">
-        <v>217</v>
+        <v>7</v>
       </c>
       <c r="H2" s="2">
+        <v>1</v>
+      </c>
+      <c r="I2" s="2">
+        <v>85018.01</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" s="2">
         <v>2</v>
       </c>
-      <c r="I2" s="2">
-[...2 lines deleted...]
-      <c r="J2" s="2" t="s">
+      <c r="L2" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="M2" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="O2" s="2">
+        <v>5411</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q2" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="R2" s="2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" s="2">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="2">
+        <v>94197334</v>
+      </c>
+      <c r="D3" s="2">
+        <v>9</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" s="2">
+        <v>49</v>
+      </c>
+      <c r="H3" s="2">
+        <v>1</v>
+      </c>
+      <c r="I3" s="2">
+        <v>85018.01</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="2">
+        <v>4</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="O3" s="2">
+        <v>5411</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="R3" s="2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" s="2">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2">
+        <v>93760692</v>
+      </c>
+      <c r="D4" s="2">
+        <v>2</v>
+      </c>
+      <c r="E4" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="2" t="s">
+      <c r="F4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="2">
+        <v>4</v>
+      </c>
+      <c r="H4" s="2">
+        <v>1</v>
+      </c>
+      <c r="I4" s="2">
+        <v>99199.17</v>
+      </c>
+      <c r="J4" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="L2" s="2" t="s">
+      <c r="K4" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="2">
+        <v>5411</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="R4" s="2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" s="2">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="2">
+        <v>93992868</v>
+      </c>
+      <c r="D5" s="2">
+        <v>1</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="2">
+        <v>27</v>
+      </c>
+      <c r="H5" s="2">
+        <v>1</v>
+      </c>
+      <c r="I5" s="2">
+        <v>99199.17</v>
+      </c>
+      <c r="J5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="M2" s="2" t="s">
+      <c r="K5" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="N2" s="2" t="s">
-[...12 lines deleted...]
-        <v>24</v>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="O5" s="2">
+        <v>5411</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="R5" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B12"/>
+  <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="4" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B4">
         <v>71892131</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B5">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B12">
-        <v>1</v>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>