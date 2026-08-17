--- v1 (2026-04-15)
+++ v2 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Observaciones" sheetId="1" r:id="rId4"/>
     <sheet name="Resumen" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>Fecha Atención</t>
   </si>
   <si>
     <t>DNI Paciente</t>
   </si>
   <si>
     <t>Edad</t>
   </si>
   <si>
     <t>Tipo Edad</t>
   </si>
   <si>
     <t>Lote</t>
   </si>
   <si>
     <t>N° Página</t>
   </si>
   <si>
     <t>N° Registro</t>
   </si>
   <si>
@@ -70,123 +70,111 @@
   <si>
     <t>Valor Lab</t>
   </si>
   <si>
     <t>Resultado</t>
   </si>
   <si>
     <t>Tipo Error</t>
   </si>
   <si>
     <t>Observación</t>
   </si>
   <si>
     <t>Código Único</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>MicroRed</t>
   </si>
   <si>
     <t>Establecimiento</t>
   </si>
   <si>
-    <t>3/16/2026</t>
+    <t>3/30/2026</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>CED</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>NULL</t>
   </si>
   <si>
-    <t>HEMOGLOBINA - SIN RESULTADO</t>
-[...2 lines deleted...]
-    <t>Dosajes de Hb sin resultado registrado</t>
+    <t>SUPLEMENTACION - LAB VACIO</t>
+  </si>
+  <si>
+    <t>El valor lab en 99199.17 está vacío</t>
   </si>
   <si>
     <t>AGUAYTIA</t>
   </si>
   <si>
     <t>SANTA ROSA DE AGUAYTIA</t>
   </si>
   <si>
-    <t>1/2/2026</t>
+    <t>2/25/2026</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
-    <t>SUPLEMENTACION - LAB VACIO</t>
-[...7 lines deleted...]
-  <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>YESLY HARLETH SUGASTE RIVERA</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>15/04/2026 13:25:32</t>
+    <t>17/08/2026 11:07:52</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - SANTA ROSA DE AGUAYTIA</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
-  </si>
-[...1 lines deleted...]
-    <t>HEMOGLOBINA - SIN RESULTADO:</t>
   </si>
   <si>
     <t>SUPLEMENTACION - LAB VACIO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -553,54 +541,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R5"/>
+  <dimension ref="A1:R3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R5"/>
+      <selection activeCell="A1" sqref="A1:R3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="10" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="40" customWidth="true" style="0"/>
     <col min="15" max="15" width="12" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
@@ -645,356 +633,236 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="2">
-        <v>93978492</v>
+        <v>93992868</v>
       </c>
       <c r="D2" s="2">
         <v>1</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G2" s="2">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="H2" s="2">
         <v>1</v>
       </c>
       <c r="I2" s="2">
-        <v>85018.01</v>
+        <v>99199.17</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="2">
-[...2 lines deleted...]
-      <c r="L2" s="2" t="s">
+      <c r="K2" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L2" s="2"/>
       <c r="M2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O2" s="2">
         <v>5411</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R2" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="2">
-        <v>94197334</v>
+        <v>94187918</v>
       </c>
       <c r="D3" s="2">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="2">
-        <v>49</v>
+        <v>2</v>
       </c>
       <c r="H3" s="2">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="I3" s="2">
-        <v>85018.01</v>
+        <v>99199.17</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="2">
-[...2 lines deleted...]
-      <c r="L3" s="2" t="s">
+      <c r="K3" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L3" s="2"/>
       <c r="M3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O3" s="2">
         <v>5411</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R3" s="2" t="s">
-        <v>26</v>
-[...106 lines deleted...]
-      <c r="R5" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B13"/>
+  <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="4" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B4">
         <v>71892131</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B5">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="3" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B12">
-        <v>2</v>
-[...6 lines deleted...]
-      <c r="B13">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>