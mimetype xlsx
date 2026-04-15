--- v0 (2026-02-18)
+++ v1 (2026-04-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Observaciones" sheetId="1" r:id="rId4"/>
     <sheet name="Resumen" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>Fecha Atención</t>
   </si>
   <si>
     <t>DNI Paciente</t>
   </si>
   <si>
     <t>Edad</t>
   </si>
   <si>
     <t>Tipo Edad</t>
   </si>
   <si>
     <t>Lote</t>
   </si>
   <si>
     <t>N° Página</t>
   </si>
   <si>
     <t>N° Registro</t>
   </si>
   <si>
@@ -70,879 +70,156 @@
   <si>
     <t>Valor Lab</t>
   </si>
   <si>
     <t>Resultado</t>
   </si>
   <si>
     <t>Tipo Error</t>
   </si>
   <si>
     <t>Observación</t>
   </si>
   <si>
     <t>Código Único</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>MicroRed</t>
   </si>
   <si>
     <t>Establecimiento</t>
   </si>
   <si>
-    <t>7/17/2025</t>
+    <t>3/12/2026</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>NULL</t>
   </si>
   <si>
+    <t>CANCER - Persona Tamizada en Cáncer de Colon Y Recto</t>
+  </si>
+  <si>
+    <t>Indicación y Resultado del Test Inmunoquímico Fecal con código diferente a 82274</t>
+  </si>
+  <si>
+    <t>AGUAYTIA</t>
+  </si>
+  <si>
+    <t>BOQUERON</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>3/23/2026</t>
+  </si>
+  <si>
+    <t>2/12/2026</t>
+  </si>
+  <si>
+    <t>S3</t>
+  </si>
+  <si>
+    <t>SANTA ROSA DE AGUAYTIA</t>
+  </si>
+  <si>
+    <t>2/13/2026</t>
+  </si>
+  <si>
+    <t>2/14/2026</t>
+  </si>
+  <si>
+    <t>2/2/2026</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>3/27/2026</t>
+  </si>
+  <si>
+    <t>S16</t>
+  </si>
+  <si>
     <t>HEMOGLOBINA - SIN RESULTADO</t>
   </si>
   <si>
     <t>Dosajes de Hb sin resultado registrado</t>
   </si>
   <si>
-    <t>AGUAYTIA</t>
-[...730 lines deleted...]
-  <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>RICHARD REIVAN ESPINOZA SOTO</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>18/02/2026 17:18:57</t>
+    <t>15/04/2026 13:26:34</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
-    <t xml:space="preserve">  - MIGUEL GRAU SEMINARIO</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">  - PUESTO DE SALUD LOS OLIVOS</t>
+    <t xml:space="preserve">  - BOQUERON</t>
   </si>
   <si>
     <t xml:space="preserve">  - SANTA ROSA DE AGUAYTIA</t>
   </si>
   <si>
-    <t xml:space="preserve">  - MARISCAL CACERES.</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">  - AGUAYTIA</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
+    <t>CANCER - Persona Tamizada en Cáncer de Colon Y Recto:</t>
+  </si>
+  <si>
     <t>HEMOGLOBINA - SIN RESULTADO:</t>
-  </si>
-[...10 lines deleted...]
-    <t>SALUD MENTAL - DIAGNOSTICO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1306,54 +583,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R840"/>
+  <dimension ref="A1:R64"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R840"/>
+      <selection activeCell="A1" sqref="A1:R64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="10" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="40" customWidth="true" style="0"/>
     <col min="15" max="15" width="12" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
@@ -1398,47176 +675,3555 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="2">
-        <v>62147548</v>
+        <v>22509195</v>
       </c>
       <c r="D2" s="2">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G2" s="2">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="H2" s="2">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="I2" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="2">
-[...2 lines deleted...]
-      <c r="L2" s="2" t="s">
+      <c r="K2" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L2" s="2"/>
       <c r="M2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O2" s="2">
-        <v>5403</v>
+        <v>5399</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R2" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C3" s="2">
-        <v>60647319</v>
+        <v>22509195</v>
       </c>
       <c r="D3" s="2">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="2">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="H3" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I3" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" s="2"/>
       <c r="M3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O3" s="2">
-        <v>30640</v>
+        <v>5399</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R3" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C4" s="2">
-        <v>77856517</v>
+        <v>22494315</v>
       </c>
       <c r="D4" s="2">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="2">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="H4" s="2">
         <v>4</v>
       </c>
       <c r="I4" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="2">
-[...2 lines deleted...]
-      <c r="L4" s="2" t="s">
+      <c r="K4" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L4" s="2"/>
       <c r="M4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O4" s="2">
-        <v>5403</v>
+        <v>5399</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C5" s="2">
-        <v>62147545</v>
+        <v>22494315</v>
       </c>
       <c r="D5" s="2">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="H5" s="2">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="I5" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K5" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" s="2"/>
       <c r="M5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="2">
-        <v>5403</v>
+        <v>5399</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="C6" s="2">
-        <v>80985316</v>
+        <v>46948071</v>
       </c>
       <c r="D6" s="2">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="H6" s="2">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="I6" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K6" s="2">
-[...2 lines deleted...]
-      <c r="L6" s="2" t="s">
+      <c r="K6" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L6" s="2"/>
       <c r="M6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O6" s="2">
-        <v>30640</v>
+        <v>5399</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R6" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="C7" s="2">
-        <v>60705139</v>
+        <v>46948071</v>
       </c>
       <c r="D7" s="2">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="2">
+        <v>11</v>
+      </c>
+      <c r="H7" s="2">
         <v>5</v>
       </c>
-      <c r="H7" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K7" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L7" s="2"/>
       <c r="M7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O7" s="2">
-        <v>5403</v>
+        <v>5399</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R7" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="C8" s="2">
-        <v>80690190</v>
+        <v>187430</v>
       </c>
       <c r="D8" s="2">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="2">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="H8" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I8" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K8" s="2">
-[...2 lines deleted...]
-      <c r="L8" s="2" t="s">
+      <c r="K8" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L8" s="2"/>
       <c r="M8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O8" s="2">
-        <v>30640</v>
+        <v>5399</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R8" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="C9" s="2">
-        <v>80690311</v>
+        <v>187430</v>
       </c>
       <c r="D9" s="2">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="2">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="H9" s="2">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I9" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K9" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L9" s="2"/>
       <c r="M9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O9" s="2">
-        <v>5403</v>
+        <v>5399</v>
       </c>
       <c r="P9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R9" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C10" s="2">
-        <v>62459441</v>
+        <v>33342158</v>
       </c>
       <c r="D10" s="2">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="2">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="H10" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I10" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K10" s="2">
-[...2 lines deleted...]
-      <c r="L10" s="2" t="s">
+      <c r="K10" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L10" s="2"/>
       <c r="M10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O10" s="2">
-        <v>5403</v>
+        <v>5399</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R10" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="2">
-        <v>60705863</v>
+        <v>33342158</v>
       </c>
       <c r="D11" s="2">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="2">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="H11" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I11" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K11" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L11" s="2"/>
       <c r="M11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O11" s="2">
-        <v>5403</v>
+        <v>5399</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R11" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C12" s="2">
-        <v>61767636</v>
+        <v>80084043</v>
       </c>
       <c r="D12" s="2">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="2">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="H12" s="2">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="I12" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K12" s="2">
-[...2 lines deleted...]
-      <c r="L12" s="2" t="s">
+      <c r="K12" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L12" s="2"/>
       <c r="M12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O12" s="2">
-        <v>5403</v>
+        <v>5399</v>
       </c>
       <c r="P12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R12" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="C13" s="2">
-        <v>81110998</v>
+        <v>80084043</v>
       </c>
       <c r="D13" s="2">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="2">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="H13" s="2">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="I13" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K13" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K13" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="2"/>
       <c r="M13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O13" s="2">
-        <v>30640</v>
+        <v>5399</v>
       </c>
       <c r="P13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R13" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C14" s="2">
-        <v>62995764</v>
+        <v>176044</v>
       </c>
       <c r="D14" s="2">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G14" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H14" s="2">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="I14" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K14" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K14" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14" s="2"/>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O14" s="2">
-        <v>5403</v>
+        <v>5411</v>
       </c>
       <c r="P14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R14" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="C15" s="2">
-        <v>81110998</v>
+        <v>21136470</v>
       </c>
       <c r="D15" s="2">
+        <v>60</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G15" s="2">
+        <v>1</v>
+      </c>
+      <c r="H15" s="2">
         <v>12</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I15" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K15" s="2">
-[...2 lines deleted...]
-      <c r="L15" s="2" t="s">
+      <c r="K15" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L15" s="2"/>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O15" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R15" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="C16" s="2">
-        <v>62746936</v>
+        <v>21136470</v>
       </c>
       <c r="D16" s="2">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
       <c r="H16" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I16" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K16" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K16" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L16" s="2"/>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O16" s="2">
-        <v>5403</v>
+        <v>5411</v>
       </c>
       <c r="P16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R16" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="C17" s="2">
-        <v>72342227</v>
+        <v>175955</v>
       </c>
       <c r="D17" s="2">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G17" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H17" s="2">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="I17" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K17" s="2">
-[...2 lines deleted...]
-      <c r="L17" s="2" t="s">
+      <c r="K17" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L17" s="2"/>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O17" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R17" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="C18" s="2">
-        <v>72342227</v>
+        <v>175955</v>
       </c>
       <c r="D18" s="2">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G18" s="2">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="I18" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K18" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K18" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" s="2"/>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O18" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R18" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="C19" s="2">
-        <v>61618264</v>
+        <v>170817</v>
       </c>
       <c r="D19" s="2">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G19" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H19" s="2">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I19" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K19" s="2">
-[...2 lines deleted...]
-      <c r="L19" s="2" t="s">
+      <c r="K19" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L19" s="2"/>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O19" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R19" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="C20" s="2">
-        <v>61618264</v>
+        <v>170817</v>
       </c>
       <c r="D20" s="2">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G20" s="2">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="H20" s="2">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="I20" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K20" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K20" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="2"/>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O20" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R20" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="C21" s="2">
-        <v>62995777</v>
+        <v>184829</v>
       </c>
       <c r="D21" s="2">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G21" s="2">
         <v>1</v>
       </c>
       <c r="H21" s="2">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="I21" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K21" s="2">
-[...2 lines deleted...]
-      <c r="L21" s="2" t="s">
+      <c r="K21" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L21" s="2"/>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O21" s="2">
-        <v>5403</v>
+        <v>5411</v>
       </c>
       <c r="P21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R21" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="2">
+        <v>184829</v>
+      </c>
+      <c r="D22" s="2">
+        <v>53</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="G22" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H22" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="I22" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K22" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K22" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L22" s="2"/>
       <c r="M22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O22" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P22" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q22" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R22" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="C23" s="2">
-        <v>63757672</v>
+        <v>171150</v>
       </c>
       <c r="D23" s="2">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G23" s="2">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="H23" s="2">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I23" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K23" s="2">
-[...2 lines deleted...]
-      <c r="L23" s="2" t="s">
+      <c r="K23" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L23" s="2"/>
       <c r="M23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O23" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R23" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="C24" s="2">
-        <v>63757672</v>
+        <v>171150</v>
       </c>
       <c r="D24" s="2">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G24" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H24" s="2">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="I24" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K24" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K24" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L24" s="2"/>
       <c r="M24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O24" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P24" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q24" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R24" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="2">
+        <v>1186206</v>
+      </c>
+      <c r="D25" s="2">
+        <v>58</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="G25" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H25" s="2">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I25" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K25" s="2">
-[...2 lines deleted...]
-      <c r="L25" s="2" t="s">
+      <c r="K25" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L25" s="2"/>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O25" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P25" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q25" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R25" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="C26" s="2">
-        <v>62459296</v>
+        <v>1186206</v>
       </c>
       <c r="D26" s="2">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G26" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H26" s="2">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I26" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K26" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L26" s="2"/>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O26" s="2">
-        <v>6802</v>
+        <v>5411</v>
       </c>
       <c r="P26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R26" s="2" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="C27" s="2">
-        <v>61398586</v>
+        <v>186341</v>
       </c>
       <c r="D27" s="2">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="G27" s="2">
         <v>1</v>
       </c>
       <c r="H27" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I27" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K27" s="2">
-[...2 lines deleted...]
-      <c r="L27" s="2" t="s">
+      <c r="K27" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L27" s="2"/>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O27" s="2">
-        <v>6802</v>
+        <v>5411</v>
       </c>
       <c r="P27" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q27" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R27" s="2" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="C28" s="2">
-        <v>61398611</v>
+        <v>186341</v>
       </c>
       <c r="D28" s="2">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="I28" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K28" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K28" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L28" s="2"/>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O28" s="2">
-        <v>6802</v>
+        <v>5411</v>
       </c>
       <c r="P28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R28" s="2" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="C29" s="2">
-        <v>61398611</v>
+        <v>186822</v>
       </c>
       <c r="D29" s="2">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G29" s="2">
         <v>1</v>
       </c>
       <c r="H29" s="2">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="I29" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K29" s="2">
-[...2 lines deleted...]
-      <c r="L29" s="2" t="s">
+      <c r="K29" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L29" s="2"/>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O29" s="2">
-        <v>6802</v>
+        <v>5411</v>
       </c>
       <c r="P29" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q29" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R29" s="2" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="C30" s="2">
-        <v>61398611</v>
+        <v>186822</v>
       </c>
       <c r="D30" s="2">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G30" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H30" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I30" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K30" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K30" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L30" s="2"/>
       <c r="M30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O30" s="2">
-        <v>6802</v>
+        <v>5411</v>
       </c>
       <c r="P30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R30" s="2" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="C31" s="2">
-        <v>61398611</v>
+        <v>177686</v>
       </c>
       <c r="D31" s="2">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="G31" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>20</v>
       </c>
       <c r="I31" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K31" s="2">
-[...2 lines deleted...]
-      <c r="L31" s="2" t="s">
+      <c r="K31" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L31" s="2"/>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O31" s="2">
-        <v>6802</v>
+        <v>5411</v>
       </c>
       <c r="P31" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R31" s="2" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="C32" s="2">
-        <v>61398611</v>
+        <v>177686</v>
       </c>
       <c r="D32" s="2">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F32" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G32" s="2">
+        <v>1</v>
+      </c>
+      <c r="H32" s="2">
         <v>20</v>
       </c>
-      <c r="G32" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I32" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K32" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K32" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L32" s="2"/>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O32" s="2">
-        <v>6802</v>
+        <v>5411</v>
       </c>
       <c r="P32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R32" s="2" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="C33" s="2">
-        <v>62926353</v>
+        <v>177770</v>
       </c>
       <c r="D33" s="2">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G33" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H33" s="2">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="I33" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K33" s="2">
-[...2 lines deleted...]
-      <c r="L33" s="2" t="s">
+      <c r="K33" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L33" s="2"/>
       <c r="M33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O33" s="2">
-        <v>30638</v>
+        <v>5411</v>
       </c>
       <c r="P33" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q33" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R33" s="2" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="C34" s="2">
-        <v>62986082</v>
+        <v>177770</v>
       </c>
       <c r="D34" s="2">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="G34" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H34" s="2">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="I34" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K34" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K34" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L34" s="2"/>
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O34" s="2">
-        <v>6802</v>
+        <v>5411</v>
       </c>
       <c r="P34" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q34" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R34" s="2" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="C35" s="2">
-        <v>63140439</v>
+        <v>44844164</v>
       </c>
       <c r="D35" s="2">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G35" s="2">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="H35" s="2">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="I35" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K35" s="2">
-[...2 lines deleted...]
-      <c r="L35" s="2" t="s">
+      <c r="K35" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L35" s="2"/>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O35" s="2">
-        <v>6802</v>
+        <v>5399</v>
       </c>
       <c r="P35" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q35" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R35" s="2" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="C36" s="2">
-        <v>63140439</v>
+        <v>44844164</v>
       </c>
       <c r="D36" s="2">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="2">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="H36" s="2">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="I36" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K36" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K36" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L36" s="2"/>
       <c r="M36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O36" s="2">
-        <v>6802</v>
+        <v>5399</v>
       </c>
       <c r="P36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R36" s="2" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="C37" s="2">
-        <v>63140439</v>
+        <v>80656198</v>
       </c>
       <c r="D37" s="2">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G37" s="2">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="H37" s="2">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="I37" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K37" s="2">
-[...2 lines deleted...]
-      <c r="L37" s="2" t="s">
+      <c r="K37" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L37" s="2"/>
       <c r="M37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O37" s="2">
-        <v>6802</v>
+        <v>5399</v>
       </c>
       <c r="P37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R37" s="2" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="C38" s="2">
-        <v>63140439</v>
+        <v>80656198</v>
       </c>
       <c r="D38" s="2">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="2">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="H38" s="2">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="I38" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K38" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K38" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L38" s="2"/>
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O38" s="2">
-        <v>6802</v>
+        <v>5399</v>
       </c>
       <c r="P38" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q38" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R38" s="2" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="C39" s="2">
-        <v>63411843</v>
+        <v>20966275</v>
       </c>
       <c r="D39" s="2">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="G39" s="2">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="H39" s="2">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I39" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K39" s="2">
-[...2 lines deleted...]
-      <c r="L39" s="2" t="s">
+      <c r="K39" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L39" s="2"/>
       <c r="M39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O39" s="2">
-        <v>5411</v>
+        <v>5399</v>
       </c>
       <c r="P39" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q39" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R39" s="2" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="C40" s="2">
-        <v>63121411</v>
+        <v>20966275</v>
       </c>
       <c r="D40" s="2">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="G40" s="2">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="H40" s="2">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="I40" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K40" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K40" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L40" s="2"/>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O40" s="2">
-        <v>5411</v>
+        <v>5399</v>
       </c>
       <c r="P40" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q40" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R40" s="2" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C41" s="2">
-        <v>62995754</v>
+        <v>171560</v>
       </c>
       <c r="D41" s="2">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G41" s="2">
         <v>1</v>
       </c>
       <c r="H41" s="2">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="I41" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K41" s="2">
-[...2 lines deleted...]
-      <c r="L41" s="2" t="s">
+      <c r="K41" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L41" s="2"/>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O41" s="2">
-        <v>5403</v>
+        <v>5411</v>
       </c>
       <c r="P41" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q41" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R41" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="C42" s="2">
-        <v>63140545</v>
+        <v>171560</v>
       </c>
       <c r="D42" s="2">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G42" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H42" s="2">
         <v>1</v>
       </c>
       <c r="I42" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K42" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K42" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L42" s="2"/>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O42" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P42" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q42" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R42" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="C43" s="2">
-        <v>63090851</v>
+        <v>170855</v>
       </c>
       <c r="D43" s="2">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G43" s="2">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="H43" s="2">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="I43" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K43" s="2">
-[...2 lines deleted...]
-      <c r="L43" s="2" t="s">
+      <c r="K43" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L43" s="2"/>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O43" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P43" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q43" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R43" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="C44" s="2">
-        <v>60108449</v>
+        <v>170855</v>
       </c>
       <c r="D44" s="2">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G44" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H44" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I44" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K44" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K44" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L44" s="2"/>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O44" s="2">
-        <v>5403</v>
+        <v>5411</v>
       </c>
       <c r="P44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R44" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="C45" s="2">
-        <v>60547983</v>
+        <v>171616</v>
       </c>
       <c r="D45" s="2">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G45" s="2">
         <v>1</v>
       </c>
       <c r="H45" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I45" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K45" s="2">
-[...2 lines deleted...]
-      <c r="L45" s="2" t="s">
+      <c r="K45" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L45" s="2"/>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O45" s="2">
-        <v>5403</v>
+        <v>5411</v>
       </c>
       <c r="P45" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q45" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R45" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C46" s="2">
+        <v>171616</v>
+      </c>
+      <c r="D46" s="2">
+        <v>66</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F46" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C46" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="G46" s="2">
+        <v>1</v>
+      </c>
+      <c r="H46" s="2">
         <v>3</v>
       </c>
-      <c r="H46" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I46" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K46" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K46" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L46" s="2"/>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O46" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P46" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q46" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R46" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="C47" s="2">
-        <v>61857762</v>
+        <v>171928</v>
       </c>
       <c r="D47" s="2">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G47" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H47" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I47" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K47" s="2">
-[...2 lines deleted...]
-      <c r="L47" s="2" t="s">
+      <c r="K47" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L47" s="2"/>
       <c r="M47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O47" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P47" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q47" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R47" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="C48" s="2">
-        <v>62575119</v>
+        <v>171928</v>
       </c>
       <c r="D48" s="2">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G48" s="2">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="H48" s="2">
         <v>4</v>
       </c>
       <c r="I48" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K48" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K48" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L48" s="2"/>
       <c r="M48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O48" s="2">
-        <v>5403</v>
+        <v>5411</v>
       </c>
       <c r="P48" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q48" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R48" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C49" s="2">
-        <v>63416914</v>
+        <v>5921948</v>
       </c>
       <c r="D49" s="2">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G49" s="2">
         <v>1</v>
       </c>
       <c r="H49" s="2">
+        <v>5</v>
+      </c>
+      <c r="I49" s="2">
+        <v>82270</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K49" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I49" s="2">
-[...10 lines deleted...]
-      </c>
+      <c r="L49" s="2"/>
       <c r="M49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O49" s="2">
-        <v>5403</v>
+        <v>5411</v>
       </c>
       <c r="P49" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q49" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R49" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="C50" s="2">
-        <v>63757643</v>
+        <v>5921948</v>
       </c>
       <c r="D50" s="2">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G50" s="2">
         <v>1</v>
       </c>
       <c r="H50" s="2">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="I50" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K50" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K50" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L50" s="2"/>
       <c r="M50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O50" s="2">
         <v>5411</v>
       </c>
       <c r="P50" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q50" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R50" s="2" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="C51" s="2">
-        <v>63757810</v>
+        <v>170899</v>
       </c>
       <c r="D51" s="2">
+        <v>70</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G51" s="2">
+        <v>1</v>
+      </c>
+      <c r="H51" s="2">
+        <v>6</v>
+      </c>
+      <c r="I51" s="2">
+        <v>82270</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="E51" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="L51" s="2"/>
       <c r="M51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O51" s="2">
         <v>5411</v>
       </c>
       <c r="P51" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q51" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R51" s="2" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C52" s="2">
-        <v>63757810</v>
+        <v>170899</v>
       </c>
       <c r="D52" s="2">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G52" s="2">
+        <v>1</v>
+      </c>
+      <c r="H52" s="2">
         <v>6</v>
       </c>
-      <c r="H52" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I52" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K52" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K52" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L52" s="2"/>
       <c r="M52" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O52" s="2">
         <v>5411</v>
       </c>
       <c r="P52" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q52" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R52" s="2" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="C53" s="2">
-        <v>62743195</v>
+        <v>176121</v>
       </c>
       <c r="D53" s="2">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G53" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H53" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I53" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K53" s="2">
-[...2 lines deleted...]
-      <c r="L53" s="2" t="s">
+      <c r="K53" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L53" s="2"/>
       <c r="M53" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O53" s="2">
-        <v>5403</v>
+        <v>5411</v>
       </c>
       <c r="P53" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q53" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R53" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C54" s="2">
-        <v>62995812</v>
+        <v>176121</v>
       </c>
       <c r="D54" s="2">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G54" s="2">
         <v>1</v>
       </c>
       <c r="H54" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I54" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K54" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K54" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L54" s="2"/>
       <c r="M54" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O54" s="2">
-        <v>5403</v>
+        <v>5411</v>
       </c>
       <c r="P54" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q54" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R54" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="C55" s="2">
-        <v>76056224</v>
+        <v>170637</v>
       </c>
       <c r="D55" s="2">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G55" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H55" s="2">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="I55" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K55" s="2">
-[...2 lines deleted...]
-      <c r="L55" s="2" t="s">
+      <c r="K55" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L55" s="2"/>
       <c r="M55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O55" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P55" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q55" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R55" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="C56" s="2">
-        <v>76056229</v>
+        <v>170637</v>
       </c>
       <c r="D56" s="2">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G56" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H56" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="I56" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K56" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K56" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L56" s="2"/>
       <c r="M56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O56" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P56" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q56" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R56" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" s="2">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C57" s="2">
+        <v>16693859</v>
+      </c>
+      <c r="D57" s="2">
+        <v>53</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F57" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C57" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="G57" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H57" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I57" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K57" s="2">
-[...2 lines deleted...]
-      <c r="L57" s="2" t="s">
+      <c r="K57" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L57" s="2"/>
       <c r="M57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O57" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P57" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q57" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R57" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="C58" s="2">
-        <v>76255982</v>
+        <v>16693859</v>
       </c>
       <c r="D58" s="2">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G58" s="2">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="H58" s="2">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="I58" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K58" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K58" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L58" s="2"/>
       <c r="M58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O58" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P58" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q58" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R58" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" s="2">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="C59" s="2">
-        <v>76255982</v>
+        <v>22979348</v>
       </c>
       <c r="D59" s="2">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G59" s="2">
+        <v>1</v>
+      </c>
+      <c r="H59" s="2">
         <v>10</v>
       </c>
-      <c r="H59" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I59" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K59" s="2">
-[...2 lines deleted...]
-      <c r="L59" s="2" t="s">
+      <c r="K59" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L59" s="2"/>
       <c r="M59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O59" s="2">
-        <v>30640</v>
+        <v>5411</v>
       </c>
       <c r="P59" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q59" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R59" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="C60" s="2">
-        <v>77488087</v>
+        <v>22979348</v>
       </c>
       <c r="D60" s="2">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="G60" s="2">
         <v>1</v>
       </c>
       <c r="H60" s="2">
         <v>10</v>
       </c>
       <c r="I60" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K60" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K60" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L60" s="2"/>
       <c r="M60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O60" s="2">
-        <v>5403</v>
+        <v>5411</v>
       </c>
       <c r="P60" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q60" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R60" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" s="2">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="C61" s="2">
-        <v>61750681</v>
+        <v>176044</v>
       </c>
       <c r="D61" s="2">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G61" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H61" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I61" s="2">
-        <v>85018</v>
+        <v>82270</v>
       </c>
       <c r="J61" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K61" s="2">
-[...2 lines deleted...]
-      <c r="L61" s="2" t="s">
+      <c r="K61" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L61" s="2"/>
       <c r="M61" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O61" s="2">
-        <v>5403</v>
+        <v>5411</v>
       </c>
       <c r="P61" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q61" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R61" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="C62" s="2">
-        <v>77488087</v>
+        <v>62745654</v>
       </c>
       <c r="D62" s="2">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="G62" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H62" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="I62" s="2">
         <v>85018</v>
       </c>
       <c r="J62" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K62" s="2">
         <v>1</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M62" s="2" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="N62" s="2" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="O62" s="2">
-        <v>5403</v>
+        <v>5395</v>
       </c>
       <c r="P62" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q62" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R62" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" s="2">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="C63" s="2">
-        <v>77488087</v>
+        <v>41140045</v>
       </c>
       <c r="D63" s="2">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="G63" s="2">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="H63" s="2">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="I63" s="2">
         <v>85018</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K63" s="2">
         <v>1</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M63" s="2" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="N63" s="2" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="O63" s="2">
-        <v>5403</v>
+        <v>5395</v>
       </c>
       <c r="P63" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q63" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R63" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="C64" s="2">
-        <v>91544563</v>
+        <v>22440993</v>
       </c>
       <c r="D64" s="2">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F64" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="2">
+        <v>1</v>
+      </c>
+      <c r="H64" s="2">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I64" s="2">
         <v>85018</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K64" s="2">
         <v>1</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M64" s="2" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="N64" s="2" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="O64" s="2">
-        <v>30640</v>
+        <v>5395</v>
       </c>
       <c r="P64" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q64" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R64" s="2" t="s">
-        <v>28</v>
-[...43431 lines deleted...]
-        <v>101</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B27"/>
+  <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A22" sqref="A22"/>
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="4" t="s">
-        <v>269</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>270</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>271</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>272</v>
+        <v>43</v>
       </c>
       <c r="B4">
         <v>73590039</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="B5">
-        <v>839</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>274</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
-        <v>275</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="3" t="s">
-        <v>276</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>277</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>278</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>279</v>
-[...4 lines deleted...]
-        <v>280</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" t="s">
-        <v>281</v>
+      <c r="A13" s="3" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>282</v>
+        <v>52</v>
+      </c>
+      <c r="B14">
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>283</v>
-[...69 lines deleted...]
-        <v>2</v>
+        <v>53</v>
+      </c>
+      <c r="B15">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>