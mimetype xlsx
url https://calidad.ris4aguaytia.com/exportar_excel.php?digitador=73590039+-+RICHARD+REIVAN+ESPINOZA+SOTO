--- v1 (2026-04-15)
+++ v2 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Observaciones" sheetId="1" r:id="rId4"/>
     <sheet name="Resumen" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>Fecha Atención</t>
   </si>
   <si>
     <t>DNI Paciente</t>
   </si>
   <si>
     <t>Edad</t>
   </si>
   <si>
     <t>Tipo Edad</t>
   </si>
   <si>
     <t>Lote</t>
   </si>
   <si>
     <t>N° Página</t>
   </si>
   <si>
     <t>N° Registro</t>
   </si>
   <si>
@@ -70,156 +70,75 @@
   <si>
     <t>Valor Lab</t>
   </si>
   <si>
     <t>Resultado</t>
   </si>
   <si>
     <t>Tipo Error</t>
   </si>
   <si>
     <t>Observación</t>
   </si>
   <si>
     <t>Código Único</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>MicroRed</t>
   </si>
   <si>
     <t>Establecimiento</t>
   </si>
   <si>
-    <t>3/12/2026</t>
-[...64 lines deleted...]
-  <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>RICHARD REIVAN ESPINOZA SOTO</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>15/04/2026 13:26:34</t>
+    <t>17/08/2026 11:08:23</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
-    <t xml:space="preserve">  - BOQUERON</t>
-[...7 lines deleted...]
-  <si>
     <t>Tipos de Error:</t>
-  </si>
-[...4 lines deleted...]
-    <t>HEMOGLOBINA - SIN RESULTADO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -262,56 +181,55 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -583,54 +501,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R64"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R64"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="10" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="40" customWidth="true" style="0"/>
     <col min="15" max="15" width="12" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
@@ -667,3563 +585,124 @@
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:18">
-[...3406 lines deleted...]
-    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B15"/>
+  <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13"/>
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="4" t="s">
-        <v>40</v>
+      <c r="A1" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="B3" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="B4">
         <v>73590039</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="B5">
-        <v>63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="3" t="s">
-[...5 lines deleted...]
-        <v>48</v>
+      <c r="A8" s="2" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" t="s">
-[...26 lines deleted...]
-        <v>3</v>
+      <c r="A10" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>